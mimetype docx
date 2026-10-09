--- v0 (2026-02-03)
+++ v1 (2026-10-09)
@@ -1,95 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="36581FAC" w14:textId="727D618D" w:rsidR="000A5948" w:rsidRPr="00A54FA4" w:rsidRDefault="00DC4CB9" w:rsidP="000A5948">
+    <w:p w14:paraId="36581FAC" w14:textId="2D999099" w:rsidR="000A5948" w:rsidRPr="00A54FA4" w:rsidRDefault="00DC4CB9" w:rsidP="000A5948">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-CH"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B417B26" wp14:editId="7B071A6F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5147310</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3810</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1097280" cy="807115"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="617492025" name="Grafik 1" descr="Ein Bild, das Text, Schrift, Grafiken, Logo enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="617492025" name="Grafik 1" descr="Ein Bild, das Text, Schrift, Grafiken, Logo enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4" cstate="print">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1097280" cy="807115"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -107,106 +115,88 @@
           <w:szCs w:val="36"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Anmeld</w:t>
       </w:r>
       <w:r w:rsidR="00F340A3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>ung Mitgliedschaft</w:t>
       </w:r>
       <w:r w:rsidR="000A5948" w:rsidRPr="00A54FA4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> forum 60 plus</w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6DC3E63E" w14:textId="47D5DC9E" w:rsidR="000A5948" w:rsidRPr="00A54FA4" w:rsidRDefault="000A5948" w:rsidP="000A5948">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F64D3C9" w14:textId="37F4D585" w:rsidR="000A5948" w:rsidRPr="00A54FA4" w:rsidRDefault="000A5948" w:rsidP="000A5948">
+    <w:p w14:paraId="0F64D3C9" w14:textId="37F4D585" w:rsidR="000A5948" w:rsidRDefault="000A5948" w:rsidP="000A5948">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A1D71DB" w14:textId="73BE27A1" w:rsidR="000A5948" w:rsidRPr="00A54FA4" w:rsidRDefault="00A54FA4" w:rsidP="000A5948">
+    <w:p w14:paraId="645284DB" w14:textId="77777777" w:rsidR="000922D3" w:rsidRPr="00A54FA4" w:rsidRDefault="000922D3" w:rsidP="000A5948">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1D71DB" w14:textId="75520DBE" w:rsidR="000A5948" w:rsidRPr="00A54FA4" w:rsidRDefault="00A54FA4" w:rsidP="000A5948">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -243,54 +233,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A5948" w:rsidRPr="00A54FA4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F340A3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>CHF 20.00 / Kalenderjahr</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A5E83BD" w14:textId="4525A11B" w:rsidR="000A5948" w:rsidRPr="00A54FA4" w:rsidRDefault="00DA5E0C" w:rsidP="00F340A3">
+        <w:t>CHF 20.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2BF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00F340A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Kalenderjahr</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1190C8BF" w14:textId="2764E48D" w:rsidR="000A5948" w:rsidRPr="00A54FA4" w:rsidRDefault="00DA5E0C" w:rsidP="00DA5E0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -300,135 +308,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">als </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Partnermitgliedschaft</w:t>
       </w:r>
       <w:r w:rsidR="00F340A3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>CHF 30.00 / Kalenderjahr</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F340A3">
+        <w:t>CHF 30.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2BF8">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00F340A3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:tab/>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> / Kalenderjahr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E49A78" w14:textId="77777777" w:rsidR="00DC4CB9" w:rsidRDefault="00DC4CB9" w:rsidP="00DC4CB9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F340A3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>_________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="16"/>
@@ -436,1406 +378,1734 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>_____________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00F340A3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028E9AB0" w14:textId="77777777" w:rsidR="00DC4CB9" w:rsidRPr="00F340A3" w:rsidRDefault="00DC4CB9" w:rsidP="00DC4CB9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B87531D" w14:textId="24A52E9B" w:rsidR="0018582E" w:rsidRPr="00DB170F" w:rsidRDefault="0018582E" w:rsidP="00DC4CB9">
+    <w:p w14:paraId="4B87531D" w14:textId="40C53C9C" w:rsidR="0018582E" w:rsidRPr="00DB170F" w:rsidRDefault="0018582E" w:rsidP="00DC4CB9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB170F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Mitglied:</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Mitglied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F61A2C2" w14:textId="3EAE7872" w:rsidR="00C04A93" w:rsidRPr="00DB170F" w:rsidRDefault="00C04A93" w:rsidP="006C00F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB170F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Anrede</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC4CB9" w:rsidRPr="00DB170F">
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB170F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>………</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00DB170F">
+        <w:t>Vorname</w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C04A93" w:rsidRPr="00DB170F">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00DB170F">
+      <w:r w:rsidR="006C00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Geburtsdatum </w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519994AE" w14:textId="77777777" w:rsidR="0018582E" w:rsidRPr="00DB170F" w:rsidRDefault="0018582E" w:rsidP="006C00F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F3931E" w14:textId="016C4B90" w:rsidR="0018582E" w:rsidRPr="00DB170F" w:rsidRDefault="0018582E" w:rsidP="006C00F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Strasse</w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F340A3" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Nr</w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C04A93" w:rsidRPr="00DB170F">
-[...8 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>PLZ</w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Wohnort</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006C00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125FCF53" w14:textId="77777777" w:rsidR="0018582E" w:rsidRPr="00DB170F" w:rsidRDefault="0018582E" w:rsidP="006C00F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F3931E" w14:textId="57648E28" w:rsidR="0018582E" w:rsidRPr="00DB170F" w:rsidRDefault="0018582E" w:rsidP="0018582E">
+    <w:p w14:paraId="2F785829" w14:textId="389793CA" w:rsidR="006C00F7" w:rsidRDefault="0018582E" w:rsidP="006C00F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Tel. Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">E-Mail </w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2C54EE" w14:textId="77777777" w:rsidR="0092701F" w:rsidRDefault="0092701F" w:rsidP="0092701F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB170F">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00DB170F">
+    </w:p>
+    <w:p w14:paraId="52C2FF62" w14:textId="77777777" w:rsidR="0092701F" w:rsidRDefault="0092701F" w:rsidP="0092701F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Ich bin mit der Veröffentlichung der Bilder, auf denen ich</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im Rahmen einer Veranstaltung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu sehen bin, auf der Website</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>forum 60 plus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>einverstanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F12723E" w14:textId="4E358DD7" w:rsidR="00F340A3" w:rsidRPr="0092701F" w:rsidRDefault="0092701F" w:rsidP="0092701F">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>PLZ/Wohnort …</w:t>
-[...140 lines deleted...]
-      </w:pPr>
+      </w:r>
       <w:r w:rsidRPr="00DB170F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="00DB170F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Ich wünsche die Zustellung der Vereinsunterlagen </w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="5F12723E" w14:textId="544C720B" w:rsidR="00F340A3" w:rsidRPr="00F340A3" w:rsidRDefault="00F340A3" w:rsidP="00F340A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Nein</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D216D4B" w14:textId="77777777" w:rsidR="0018582E" w:rsidRPr="00F340A3" w:rsidRDefault="0018582E" w:rsidP="0018582E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F340A3">
+    </w:p>
+    <w:p w14:paraId="644B80AC" w14:textId="69B30BE7" w:rsidR="0018582E" w:rsidRPr="00DB170F" w:rsidRDefault="0018582E" w:rsidP="00DC4CB9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r w:rsidR="00345EB8" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>-Mitglied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A246A32" w14:textId="77777777" w:rsidR="003E7DAF" w:rsidRPr="00DB170F" w:rsidRDefault="003E7DAF" w:rsidP="003E7DAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Vorname</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Geburtsdatum </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220ADFC6" w14:textId="77777777" w:rsidR="003E7DAF" w:rsidRPr="00DB170F" w:rsidRDefault="003E7DAF" w:rsidP="003E7DAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16378014" w14:textId="77777777" w:rsidR="003E7DAF" w:rsidRPr="00DB170F" w:rsidRDefault="003E7DAF" w:rsidP="003E7DAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Strasse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Nr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>PLZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Wohnort</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A394E3D" w14:textId="77777777" w:rsidR="003E7DAF" w:rsidRPr="00DB170F" w:rsidRDefault="003E7DAF" w:rsidP="003E7DAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337B653C" w14:textId="77777777" w:rsidR="003E7DAF" w:rsidRDefault="003E7DAF" w:rsidP="003E7DAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Tel. Nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">E-Mail </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669E0A80" w14:textId="77777777" w:rsidR="00DA5E0C" w:rsidRPr="00DB170F" w:rsidRDefault="00DA5E0C" w:rsidP="0018582E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A51514D" w14:textId="77777777" w:rsidR="0092701F" w:rsidRDefault="0092701F" w:rsidP="0092701F">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Ich bin mit der Veröffentlichung der Bilder, auf denen ich</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im Rahmen einer Veranstaltung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu sehen bin, auf der Website</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>forum 60 plus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>einverstanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA8FD2C" w14:textId="778F60E5" w:rsidR="0092701F" w:rsidRDefault="0092701F" w:rsidP="0092701F">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Nein</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5718505F" w14:textId="64A0C039" w:rsidR="0018582E" w:rsidRPr="00DB170F" w:rsidRDefault="00DA5E0C" w:rsidP="0018582E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bezahlung des </w:t>
+      </w:r>
+      <w:r w:rsidR="00F340A3" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Partner-Mitglied-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Beitrages durch</w:t>
+      </w:r>
+      <w:r w:rsidR="0018582E" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D3440D" w14:textId="77777777" w:rsidR="003E7DAF" w:rsidRDefault="00DA5E0C" w:rsidP="0092701F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Mitglied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r w:rsidR="00345EB8" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>-Mitglied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529F6C33" w14:textId="77777777" w:rsidR="003E7DAF" w:rsidRDefault="003E7DAF" w:rsidP="00DC4CB9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D5B4209" w14:textId="5E4D32B7" w:rsidR="00DC4CB9" w:rsidRPr="00DB170F" w:rsidRDefault="006C00F7" w:rsidP="00DC4CB9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Hast</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB170F" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB170F" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Interesse an «freiwillige</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB170F" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mitarbeit»</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4CB9" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im Verein</w:t>
+      </w:r>
+      <w:r w:rsidR="007E597F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13816E09" w14:textId="6D067F4D" w:rsidR="00DA5E0C" w:rsidRPr="00F340A3" w:rsidRDefault="00DC4CB9" w:rsidP="003E7DAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5812"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>_________________________________________________________________________________</w:t>
-[...83 lines deleted...]
-      <w:r w:rsidRPr="00DB170F">
+      </w:pPr>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F06F"/>
+      </w:r>
+      <w:r w:rsidR="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja</w:t>
+      </w:r>
+      <w:r w:rsidR="007E597F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB170F" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E597F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dann nehmen </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB170F" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wir </w:t>
+      </w:r>
+      <w:r w:rsidR="007E597F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gerne </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB170F" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mit </w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB170F" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kontakt auf.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7DAF">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Name/Vorname ………………</w:t>
-[...119 lines deleted...]
-      </w:pPr>
+      </w:r>
       <w:r w:rsidRPr="00DB170F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="00DB170F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Ich wünsche die Zustellung der Vereinsunterlagen </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E7DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Nein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB082B2" w14:textId="77777777" w:rsidR="000922D3" w:rsidRDefault="000922D3" w:rsidP="007E597F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643D08EF" w14:textId="190E8928" w:rsidR="000922D3" w:rsidRDefault="000A5948" w:rsidP="007E597F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Herzlichen Dank für </w:t>
+      </w:r>
+      <w:r w:rsidR="006C00F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>deine</w:t>
       </w:r>
       <w:r w:rsidR="00DC4CB9" w:rsidRPr="00DB170F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>per E-Mail</w:t>
-[...489 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> Anmeldung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A4FE63" w14:textId="77777777" w:rsidR="000922D3" w:rsidRDefault="000922D3" w:rsidP="007E597F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73019599" w14:textId="5792C539" w:rsidR="000A5948" w:rsidRPr="00DB170F" w:rsidRDefault="000922D3" w:rsidP="007E597F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Anmeldung senden an</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CA6E04" w14:textId="4EAE6578" w:rsidR="000A5948" w:rsidRPr="00DB170F" w:rsidRDefault="003E7DAF" w:rsidP="000922D3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB170F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mail-Adresse: </w:t>
-[...15 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">E-Mail </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5948" w:rsidRPr="00DB170F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000922D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A54FA4" w:rsidRPr="000922D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>ruedi.aeschlimann@forum-60-plus.ch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF54A30" w14:textId="13778D67" w:rsidR="0074030D" w:rsidRPr="003E7DAF" w:rsidRDefault="00345EB8" w:rsidP="000922D3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB170F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="000A5948" w:rsidRPr="00DB170F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>der per Post</w:t>
       </w:r>
-      <w:r w:rsidR="007E597F">
+      <w:r w:rsidR="000922D3">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E597F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A54FA4" w:rsidRPr="00DB170F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Ruedi Aeschlimann</w:t>
       </w:r>
       <w:r w:rsidR="007E597F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A54FA4" w:rsidRPr="00DB170F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Münzentalstrasse 41</w:t>
       </w:r>
       <w:r w:rsidR="007E597F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A54FA4" w:rsidRPr="00DB170F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>5212 Hausen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3E039B" w14:textId="77777777" w:rsidR="00C00FD3" w:rsidRPr="00DB170F" w:rsidRDefault="00C00FD3" w:rsidP="007E597F">
-[...30 lines deleted...]
-    <w:sectPr w:rsidR="0074030D" w:rsidRPr="00A54FA4" w:rsidSect="00DC4CB9">
+    <w:sectPr w:rsidR="0074030D" w:rsidRPr="003E7DAF" w:rsidSect="00B64E93">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="849" w:bottom="709" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="849" w:bottom="709" w:left="1134" w:header="709" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2AE6CE64" w14:textId="77777777" w:rsidR="00BC4E2D" w:rsidRDefault="00BC4E2D" w:rsidP="00B64E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5BCC101B" w14:textId="77777777" w:rsidR="00BC4E2D" w:rsidRDefault="00BC4E2D" w:rsidP="00B64E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2AEF76DC" w14:textId="77777777" w:rsidR="00B64E93" w:rsidRDefault="00B64E93">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E2DE918" w14:textId="630C5463" w:rsidR="00B64E93" w:rsidRPr="00B64E93" w:rsidRDefault="00B64E93">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B64E93">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64E93">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> FILENAME \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B64E93">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64E93">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>Anmeldeformular forum 60 plus.docx</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B64E93">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64E93">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00B64E93">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64E93">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> TIME \@ "MMMM yyyy" </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B64E93">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64E93">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>August 2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B64E93">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0300CD11" w14:textId="77777777" w:rsidR="00B64E93" w:rsidRDefault="00B64E93">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="60204D19" w14:textId="77777777" w:rsidR="00BC4E2D" w:rsidRDefault="00BC4E2D" w:rsidP="00B64E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2F2777F0" w14:textId="77777777" w:rsidR="00BC4E2D" w:rsidRDefault="00BC4E2D" w:rsidP="00B64E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5495ACBE" w14:textId="77777777" w:rsidR="00B64E93" w:rsidRDefault="00B64E93">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A3E560C" w14:textId="77777777" w:rsidR="00B64E93" w:rsidRDefault="00B64E93">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="002F6E15" w14:textId="77777777" w:rsidR="00B64E93" w:rsidRDefault="00B64E93">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A5948"/>
     <w:rsid w:val="00025554"/>
+    <w:rsid w:val="000922D3"/>
     <w:rsid w:val="000A0802"/>
     <w:rsid w:val="000A5948"/>
     <w:rsid w:val="0018582E"/>
     <w:rsid w:val="001D6B9C"/>
     <w:rsid w:val="00345EB8"/>
+    <w:rsid w:val="003E7DAF"/>
     <w:rsid w:val="003F4EBF"/>
     <w:rsid w:val="00472FEA"/>
     <w:rsid w:val="00521DB2"/>
+    <w:rsid w:val="006C00F7"/>
+    <w:rsid w:val="006F2BF8"/>
     <w:rsid w:val="0074030D"/>
+    <w:rsid w:val="007E4304"/>
     <w:rsid w:val="007E597F"/>
+    <w:rsid w:val="0092701F"/>
     <w:rsid w:val="00952C3A"/>
+    <w:rsid w:val="009C1929"/>
+    <w:rsid w:val="00A1767E"/>
     <w:rsid w:val="00A26D9B"/>
     <w:rsid w:val="00A36667"/>
     <w:rsid w:val="00A54FA4"/>
+    <w:rsid w:val="00B64E93"/>
+    <w:rsid w:val="00B767D7"/>
+    <w:rsid w:val="00BC4E2D"/>
     <w:rsid w:val="00BF02CB"/>
     <w:rsid w:val="00C00FD3"/>
     <w:rsid w:val="00C04A93"/>
     <w:rsid w:val="00C36A34"/>
     <w:rsid w:val="00C65449"/>
     <w:rsid w:val="00D07EE6"/>
+    <w:rsid w:val="00D10B7E"/>
     <w:rsid w:val="00DA5E0C"/>
     <w:rsid w:val="00DB170F"/>
     <w:rsid w:val="00DC4CB9"/>
     <w:rsid w:val="00E40A10"/>
     <w:rsid w:val="00F340A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -2227,51 +2497,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000A5948"/>
+    <w:rsid w:val="0092701F"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -2300,91 +2570,147 @@
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A5948"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A54FA4"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B64E93"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B64E93"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US" w:bidi="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B64E93"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B64E93"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US" w:bidi="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1493713689">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1495990957">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruedi.aeschlimann@forum-60-plus.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2643,70 +2969,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>272</Words>
-  <Characters>1715</Characters>
+  <Words>160</Words>
+  <Characters>1009</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1984</CharactersWithSpaces>
+  <CharactersWithSpaces>1167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ursula Bläuenstein</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>